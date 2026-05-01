--- v0 (2025-10-07)
+++ v1 (2026-05-01)
@@ -11,60 +11,60 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\00-backup\CWB\00x-Finance\Fee schedules\Fee increase FY26\Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cwbgroupis.sharepoint.com/sites/IndustryServices/Western Region/Alberta Shared/Inspection/Jessica/Forms - Updates and Revisions/FINALIZED DOCUMENTS 2026/Archived/Price Increase/Complete/Uploaded/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{627ADA34-6B7D-4DB6-927C-A936848A00C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8AECFFCD-8A76-4979-81BF-AAAD37BF17F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="225" yWindow="765" windowWidth="13710" windowHeight="9360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PAGE 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -232,63 +232,63 @@
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Page 2</t>
   </si>
   <si>
     <t>I hereby make application for certification of the above products by the Canadian Welding Bureau. I acknowledge having read the Service Agreement on the second page of this application and agree to be bound by such agreement from the time certification is granted by the CWB, evidenced by the issue of a Certificate as defined in the Service Agreement.</t>
   </si>
   <si>
     <t>Service Agreement</t>
   </si>
   <si>
     <t>(PLEASE MAIL OR FAX TO THE CWB AND RETAIN A COPY OF BOTH SIDES OF THIS FORM FOR YOUR RECORDS)</t>
   </si>
   <si>
     <t>Classification</t>
   </si>
   <si>
     <t>Diameter range</t>
   </si>
   <si>
     <t>Travel Expenses are charged at cost plus 15% adminstrative fees</t>
   </si>
   <si>
-    <t>CWB FORM 250E/2025-1</t>
-[...11 lines deleted...]
-    <t>Travel time is charged at $99/hour.</t>
+    <t>CWB FORM 250E/2026-1</t>
+  </si>
+  <si>
+    <t>Travel time is charged at $100.50/hour.</t>
+  </si>
+  <si>
+    <t>$495.00 per listing</t>
+  </si>
+  <si>
+    <t>$428.50 per listing</t>
+  </si>
+  <si>
+    <t>Quality system review is charged at $128.00/hour and Witness time is charged at $127.00/hour.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
@@ -1439,51 +1439,51 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>INITIAL APPLICATION</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
@@ -1525,51 +1525,51 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>ADDITIONAL PRODUCTS</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>2</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
@@ -1611,51 +1611,51 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>English</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
@@ -1697,51 +1697,51 @@
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                <a:rPr lang="en-CA" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>French</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2072,52 +2072,52 @@
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:Q67"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J37" sqref="J37"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="P27" sqref="P27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="57.44140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.5546875" customWidth="1"/>
     <col min="2" max="2" width="7.21875" customWidth="1"/>
     <col min="3" max="3" width="7.77734375" customWidth="1"/>
     <col min="4" max="4" width="3.88671875" customWidth="1"/>
     <col min="5" max="5" width="3.33203125" customWidth="1"/>
     <col min="6" max="6" width="5.5546875" customWidth="1"/>
     <col min="7" max="7" width="11" customWidth="1"/>
     <col min="8" max="8" width="2.21875" customWidth="1"/>
     <col min="9" max="9" width="3.5546875" customWidth="1"/>
     <col min="10" max="10" width="16.109375" customWidth="1"/>
     <col min="11" max="11" width="5.44140625" customWidth="1"/>
     <col min="12" max="12" width="7.88671875" customWidth="1"/>
     <col min="13" max="13" width="5.77734375" customWidth="1"/>
     <col min="14" max="14" width="3.33203125" customWidth="1"/>
     <col min="15" max="15" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="15"/>
       <c r="H1" s="101" t="s">
         <v>29</v>
@@ -2609,89 +2609,89 @@
       <c r="D33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="13"/>
       <c r="F33" s="13"/>
       <c r="H33" s="13" t="s">
         <v>14</v>
       </c>
       <c r="I33" s="13"/>
       <c r="J33" s="13"/>
       <c r="L33" s="13" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="13"/>
       <c r="N33" s="15"/>
       <c r="O33" s="15"/>
       <c r="P33" s="15"/>
       <c r="Q33" s="15"/>
     </row>
     <row r="34" spans="1:17" s="14" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B34" s="11"/>
       <c r="D34" s="11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="H34" s="10" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="L34" s="10" t="s">
         <v>45</v>
       </c>
       <c r="M34" s="15"/>
       <c r="N34" s="15"/>
       <c r="O34" s="15"/>
     </row>
     <row r="35" spans="1:17" s="11" customFormat="1" ht="13.7" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E35" s="12"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="12"/>
       <c r="O35" s="12"/>
     </row>
     <row r="36" spans="1:17" s="11" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="10"/>
       <c r="D36" s="10" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E36" s="12"/>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
       <c r="K36" s="10"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="12"/>
       <c r="O36" s="12"/>
     </row>
     <row r="37" spans="1:17" s="11" customFormat="1" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="10"/>
       <c r="D37" s="10" t="s">
         <v>42</v>
       </c>
       <c r="E37" s="12"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
@@ -2935,51 +2935,51 @@
       <c r="I51" s="65"/>
       <c r="J51" s="65"/>
       <c r="K51" s="65"/>
       <c r="L51" s="65"/>
       <c r="M51" s="65"/>
     </row>
     <row r="52" spans="1:13" s="54" customFormat="1" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B52" s="53"/>
       <c r="C52" s="53"/>
       <c r="D52" s="53"/>
       <c r="E52" s="53"/>
       <c r="F52" s="53"/>
       <c r="G52" s="61" t="s">
         <v>38</v>
       </c>
       <c r="H52" s="61"/>
       <c r="I52" s="61"/>
       <c r="J52" s="53"/>
       <c r="K52" s="53"/>
       <c r="L52" s="53"/>
       <c r="M52" s="19" t="str">
         <f>M1</f>
-        <v>CWB FORM 250E/2025-1</v>
+        <v>CWB FORM 250E/2026-1</v>
       </c>
     </row>
     <row r="66" spans="1:1" hidden="1" x14ac:dyDescent="0.2">
       <c r="A66" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:1" hidden="1" x14ac:dyDescent="0.2">
       <c r="A67" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="93">
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="E47:I47"/>
     <mergeCell ref="E46:I46"/>
     <mergeCell ref="K45:M46"/>
     <mergeCell ref="K47:M47"/>
     <mergeCell ref="A42:M44"/>
     <mergeCell ref="A47:C47"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K14:M14"/>
@@ -3167,188 +3167,211 @@
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DB06F57A6D39DD448837B87FEB038B0E" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5582f68dac7d3e0c4d205cf0060ebd33">
-[...2 lines deleted...]
-    <xsd:import namespace="4544c327-6dfd-4d5e-a79f-ab8a1efec054"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000A9D55F91CC17745A6CD294270F93F96" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="80ec1a48c86569b556bb26adf6cec730">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0e2a5a84-ec5a-4624-9c16-da9fa1de6247" xmlns:ns3="6d0df229-cc60-4da9-9512-5611210ad4c2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="231123c9b06d3315793c79f8b45b7fc9" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="0e2a5a84-ec5a-4624-9c16-da9fa1de6247"/>
+    <xsd:import namespace="6d0df229-cc60-4da9-9512-5611210ad4c2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c153cbca-4518-40c3-8792-c9e40bc5002a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0e2a5a84-ec5a-4624-9c16-da9fa1de6247" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="14" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9d436e1d-a564-462c-be26-045e05e91450" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9d436e1d-a564-462c-be26-045e05e91450" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4544c327-6dfd-4d5e-a79f-ab8a1efec054" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d0df229-cc60-4da9-9512-5611210ad4c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{50cb8759-6881-4821-83a4-b1dbd942462c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4544c327-6dfd-4d5e-a79f-ab8a1efec054">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{11506f99-60ea-4622-9630-cade9c12f0bd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6d0df229-cc60-4da9-9512-5611210ad4c2">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -3418,99 +3441,89 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c153cbca-4518-40c3-8792-c9e40bc5002a">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e2a5a84-ec5a-4624-9c16-da9fa1de6247">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="4544c327-6dfd-4d5e-a79f-ab8a1efec054" xsi:nil="true"/>
+    <TaxCatchAll xmlns="6d0df229-cc60-4da9-9512-5611210ad4c2" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1625A7B9-84D4-4326-B6F2-8E245EB5FB78}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5807A664-2735-4E02-85A2-947DC9FCD062}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4541011-4192-43A2-B902-C0DACA37FEF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="c153cbca-4518-40c3-8792-c9e40bc5002a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4544c327-6dfd-4d5e-a79f-ab8a1efec054"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0e2a5a84-ec5a-4624-9c16-da9fa1de6247"/>
+    <ds:schemaRef ds:uri="6d0df229-cc60-4da9-9512-5611210ad4c2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDBB3CEF-FEDD-4C80-8EAE-5C37445A8F58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -3520,29 +3533,32 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PAGE 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CWB Group</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kim McAuley</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100DB06F57A6D39DD448837B87FEB038B0E</vt:lpwstr>
+    <vt:lpwstr>0x0101000A9D55F91CC17745A6CD294270F93F96</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>